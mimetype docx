--- v0 (2026-05-17)
+++ v1 (2026-08-20)
@@ -1,2844 +1,2590 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33C34895" w14:textId="77777777" w:rsidR="00A10490" w:rsidRPr="00C00292" w:rsidRDefault="00C00292">
-      <w:pPr>
+    <w:p w14:paraId="0955E8B3" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008607A6">
+        <w:t>Ders İçeriği ve Eğitmen Bilgi Formu (Sorumlu Öğretim Elemanı Tarafından Doldurulacaktır)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCCBE78" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bu form, ALKÜSEM'in YÖK'e yapacağı sertifika programı açma başvurusu için gerekli bilgileri toplamak amacıyla hazırlanmıştır. Lütfen tüm zorunlu (*) alanları eksiksiz doldurunuz ve formu sorumlu öğretim elemanı olarak imzalayınız.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB3D836" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>EĞİTİM BİLGİLERİ</w:t>
+        <w:t>1. Sertifika Programının Adı *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7A6890" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150A00BB" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Eğitim Şekli *</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="10343" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2129"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A10490" w14:paraId="33C34898" w14:textId="77777777" w:rsidTr="004E63FC">
-[...11 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00201D76" w14:paraId="6CCFF073" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BCAC40D" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
               <w:rPr>
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>☐ Online     ☐ Yüz Yüze     ☐ Hibrit (Online + Yüz Yüze)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="004861CB" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+    <w:p w14:paraId="73DC5F84" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Planlanan Başlangıç Tarihi *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684942B0" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D904C34" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4. Eğitim Dili *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C840CF" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Türkçe / İngilizce / Fransızca / Almanca / Arapça / Rusça / Diğer — lütfen belirtiniz)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346AF77A" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="4680"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00201D76" w14:paraId="4C5D3BBC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A4D898" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>5. Eğitim Süresi (Saat) *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D15E774" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>6. Kontenjan *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="10E6DEAC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FC97909" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F350AA9" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="4272B18B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F927D5" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>7. Eğitim Ücreti (TL) *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0879C477" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>8. Belge Ücreti (TL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="5F9CA4EC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4511F0B2" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C4BB647" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="054FAEE9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="176FD77D" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>9. Yıllık Açılacak Dönem Sayısı *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AAA383" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>10. Planlanan Program Ömrü (Yıl) *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="51C8EE38" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CF5DDB6" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F476A61" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2467B229" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+    <w:p w14:paraId="392AA43D" w14:textId="66CEFA32" w:rsidR="00201D76" w:rsidRDefault="00CC1E90">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. Eğitmenler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EB8DBB" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Programda görev alacak tüm eğitmenleri aşağıdaki tabloya ekleyiniz. Alan yetmezse tabloya yeni satır ekleyiniz. Her eğitmen için varsa özgeçmiş (CV) belgesini bu forma ek olarak sununuz.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="1400"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00201D76" w14:paraId="16DB4130" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA9030A" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Adı Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E69B1B" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Unvanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD93A0A" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Uzmanlık Alanı / Ders Konusu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11948CAB" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>İletişim (Telefon / E-posta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE5397E" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="7A0275CE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74607A91" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="344B0C5B" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E25C651" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A35E14D" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10111294" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="7D768E72" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B6E48F6" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60F1D936" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3926D046" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2110D73C" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E1DEF6B" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="6E6504D2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48439C8E" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64D9D836" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14488DA6" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E6EE0B6" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EAF83EE" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201D76" w14:paraId="75D2C32A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3476D171" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D4DBE48" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A89AF04" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F0C04A5" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B1AFFC4" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31960E9B" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+    <w:p w14:paraId="0791AC21" w14:textId="77777777" w:rsidR="00CC1E90" w:rsidRDefault="00CC1E90">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BB1CF5" w14:textId="4702D311" w:rsidR="00201D76" w:rsidRDefault="00CC1E90">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. Programa Başvuru Koşulları</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7952DC3C" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Katılımcılarda aranan eğitim durumu, yaş, ön koşul vb. varsa belirtiniz; yoksa "Koşul aranmamaktadır" yazınız)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD7E5F3" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479D9ABB" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0445D0BA" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05652C6A" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1565A4DE" w14:textId="7FC4A8BA" w:rsidR="00201D76" w:rsidRDefault="00CC1E90">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7. Sertifikaya Hak Kazanma Koşulları</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772A1A0" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Devam zorunluluğu, sınav, ödev/proje teslimi vb. koşulları belirtiniz)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AF742F" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1CF888" w14:textId="77777777" w:rsidR="00CC1E90" w:rsidRDefault="00CC1E90">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3760FB12" w14:textId="02276FBD" w:rsidR="00201D76" w:rsidRDefault="00CC1E90" w:rsidP="00CC1E90">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8. Ders İçeriği *  (metin veya dosya alanlarından en az biri zorunludur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8CABDF" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Aşağıya haftalık/modüler ders içeriğini madde madde yazınız. Ayrıca hazır bir içerik dosyanız (PDF/Word) varsa, bu forma ek olarak gönderiniz — bu durumda aşağıdaki alanı boş bırakabilirsiniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AA44AF" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4019A9AB" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338ED286" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092F2A83" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D4E869" w14:textId="1CCA324B" w:rsidR="00201D76" w:rsidRDefault="00201D76">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E4E0C1" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758F396E" w14:textId="48107AC7" w:rsidR="00201D76" w:rsidRDefault="003F485A">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C38EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ders İçeriği Dosyası Eki (varsa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129B31B1" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>☐ Ek dosya bu forma iliştirilmiştir (PDF/Word)     ☐ İçerik yukarıda metin olarak yazılmıştır</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CE092C" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+    <w:p w14:paraId="0942CDD4" w14:textId="5DA8DE28" w:rsidR="00201D76" w:rsidRDefault="003F485A">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C38EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sorumlu Öğretim Elemanı Beyanı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DF069F" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Yukarıda verdiğim bilgilerin doğruluğunu ve programın ilan edilen içerik/koşullarla yürütüleceğini beyan ederim.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00201D76" w14:paraId="176E66A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="210DDBFA" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Adı Soyadı / Unvanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBCD3F9" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Tarih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2129" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C34899" w14:textId="77777777" w:rsidR="000302A8" w:rsidRPr="004E63FC" w:rsidRDefault="000302A8" w:rsidP="000302A8">
-[...810 lines deleted...]
-            <w:r w:rsidRPr="00852205">
+          <w:p w14:paraId="061CBC3F" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="001C38EE">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:t>Bu öneri formunda sunulan eğitim için yeni bir öneri sunulmadığı sürece aynı koşullarda ve yeni dönemde eğitimin tekrar açılması kararı ALKÜSEM yönetim kurulu tarafından alınabilir.</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> Hayır</w:t>
+              <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...259 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="00201D76" w14:paraId="45262331" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0163C246" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B20A91B" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="300" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="300" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F045B0E" w14:textId="77777777" w:rsidR="00201D76" w:rsidRDefault="00201D76"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33C348DA" w14:textId="6B970F60" w:rsidR="00C00292" w:rsidRPr="004E63FC" w:rsidRDefault="00C00292">
-[...256 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="6320F959" w14:textId="77777777" w:rsidR="003B2726" w:rsidRDefault="003B2726"/>
+    <w:sectPr w:rsidR="003B2726">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="317" w:right="720" w:bottom="568" w:left="720" w:header="708" w:footer="120" w:gutter="0"/>
+      <w:pgMar w:top="1000" w:right="1276" w:bottom="1000" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ACBCECC" w14:textId="77777777" w:rsidR="00826356" w:rsidRDefault="00826356" w:rsidP="000302A8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07B09AC9" w14:textId="77777777" w:rsidR="00FF5ED1" w:rsidRDefault="00FF5ED1" w:rsidP="00030733">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0534F0EB" w14:textId="77777777" w:rsidR="00826356" w:rsidRDefault="00826356" w:rsidP="000302A8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2623CE96" w14:textId="77777777" w:rsidR="00FF5ED1" w:rsidRDefault="00FF5ED1" w:rsidP="00030733">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19B628C0" w14:textId="77777777" w:rsidR="00030733" w:rsidRDefault="00030733">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10494" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3498"/>
       <w:gridCol w:w="3498"/>
       <w:gridCol w:w="3498"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004D1E79" w:rsidRPr="00DB64DB" w14:paraId="0F790D62" w14:textId="77777777" w:rsidTr="00DB64DB">
+    <w:tr w:rsidR="00030733" w:rsidRPr="00964B38" w14:paraId="022D578B" w14:textId="77777777" w:rsidTr="00EA042E">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3498" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6001811B" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="00DB64DB">
+        <w:p w14:paraId="171D5051" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="1" w:name="_Hlk91178402"/>
-[...5 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+          <w:bookmarkStart w:id="0" w:name="_Hlk85100968"/>
+          <w:bookmarkStart w:id="1" w:name="_Hlk89957417"/>
+          <w:bookmarkStart w:id="2" w:name="_Hlk89957418"/>
+          <w:bookmarkStart w:id="3" w:name="_Hlk89957419"/>
+          <w:bookmarkStart w:id="4" w:name="_Hlk89957420"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Hazırlayan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3498" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="34C2DC93" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="00DB64DB">
+        <w:p w14:paraId="5A9EFCA1" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Sistem Onayı</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3498" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3294BF3B" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="00DB64DB">
+        <w:p w14:paraId="204E9816" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Yürürlük Onayı</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004D1E79" w:rsidRPr="00DB64DB" w14:paraId="53489FE6" w14:textId="77777777" w:rsidTr="00DB64DB">
+    <w:tr w:rsidR="00030733" w:rsidRPr="00964B38" w14:paraId="1BEA69E5" w14:textId="77777777" w:rsidTr="00EA042E">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3498" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="32031F00" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="00DB64DB">
+        <w:p w14:paraId="208410EB" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Bölüm Kalite Sorumlusu</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3498" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3CC917E5" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="00DB64DB">
+        <w:p w14:paraId="0589BB4D" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Kalite Koordinatörü</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3498" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="09A67E51" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="00DB64DB">
+        <w:p w14:paraId="0FE33EBC" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Üst Yönetici</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
   </w:tbl>
-  <w:p w14:paraId="121BD252" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRDefault="004D1E79">
+  <w:p w14:paraId="25A3F47E" w14:textId="77777777" w:rsidR="00030733" w:rsidRDefault="00030733">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="008ABCC4" w14:textId="77777777" w:rsidR="00030733" w:rsidRDefault="00030733">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="362A3C73" w14:textId="77777777" w:rsidR="00826356" w:rsidRDefault="00826356" w:rsidP="000302A8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="53D6DDE7" w14:textId="77777777" w:rsidR="00FF5ED1" w:rsidRDefault="00FF5ED1" w:rsidP="00030733">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="647D2964" w14:textId="77777777" w:rsidR="00826356" w:rsidRDefault="00826356" w:rsidP="000302A8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6155C879" w14:textId="77777777" w:rsidR="00FF5ED1" w:rsidRDefault="00FF5ED1" w:rsidP="00030733">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D15FA2C" w14:textId="77777777" w:rsidR="00030733" w:rsidRDefault="00030733">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10666" w:type="dxa"/>
-      <w:tblInd w:w="-5" w:type="dxa"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1617"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1296"/>
+      <w:gridCol w:w="1554"/>
+      <w:gridCol w:w="4429"/>
+      <w:gridCol w:w="1876"/>
+      <w:gridCol w:w="1377"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004D1E79" w:rsidRPr="00827F7E" w14:paraId="4A22926C" w14:textId="77777777" w:rsidTr="00873B08">
+    <w:tr w:rsidR="00030733" w:rsidRPr="00964B38" w14:paraId="7B9A5B6E" w14:textId="77777777" w:rsidTr="00030733">
       <w:trPr>
-        <w:trHeight w:val="260"/>
+        <w:trHeight w:val="261"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1617" w:type="dxa"/>
+          <w:tcW w:w="1554" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7A47C2F8" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="34A105A7" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="0" w:name="_Hlk91178801"/>
-[...2 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
-              <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27B48CDD" wp14:editId="548CCD88">
-[...2 lines deleted...]
-                <wp:docPr id="384882928" name="Resim 384882928"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="346ECC48" wp14:editId="199FA77F">
+                <wp:extent cx="838200" cy="838200"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Resim 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="836295" cy="836295"/>
+                          <a:ext cx="838200" cy="838200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5896" w:type="dxa"/>
+          <w:tcW w:w="4429" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2E0F9550" w14:textId="3B95A8B3" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="2062AEA9" w14:textId="0F616931" w:rsidR="00030733" w:rsidRPr="00030733" w:rsidRDefault="00030733" w:rsidP="00030733">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00030733">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ALKÜ-SEM S</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ERTİFİKA PROGRAMI AÇMA BAŞVURU</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00030733">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>FORMU</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1876" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="04D35ED1" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              <w:lang w:eastAsia="x-none"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...44 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1296" w:type="dxa"/>
+          <w:tcW w:w="1377" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="761CCE48" w14:textId="010BDC0A" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="001536BD" w:rsidP="004D1E79">
+        <w:p w14:paraId="3BE92E19" w14:textId="4DE23643" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:t>FR.282</w:t>
+            </w:rPr>
+            <w:t>FR.696</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="0"/>
-    <w:tr w:rsidR="004D1E79" w:rsidRPr="00827F7E" w14:paraId="340D14D2" w14:textId="77777777" w:rsidTr="00873B08">
+    <w:tr w:rsidR="00030733" w:rsidRPr="00964B38" w14:paraId="59DCB4F5" w14:textId="77777777" w:rsidTr="00030733">
       <w:trPr>
-        <w:trHeight w:val="260"/>
+        <w:trHeight w:val="261"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1617" w:type="dxa"/>
+          <w:tcW w:w="1554" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2B58133A" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="6BB28FCE" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5896" w:type="dxa"/>
+          <w:tcW w:w="4429" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6CE65150" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="3C43D3FD" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1857" w:type="dxa"/>
+          <w:tcW w:w="1876" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5ACA6192" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="11285805" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>İlk Yayın Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1296" w:type="dxa"/>
+          <w:tcW w:w="1377" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="210E1374" w14:textId="5EE86FBE" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="001536BD" w:rsidP="004D1E79">
+        <w:p w14:paraId="53C579C1" w14:textId="5D758660" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:t>10.01.2022</w:t>
+            </w:rPr>
+            <w:t>10.08.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004D1E79" w:rsidRPr="00827F7E" w14:paraId="415325EE" w14:textId="77777777" w:rsidTr="00873B08">
+    <w:tr w:rsidR="00030733" w:rsidRPr="00964B38" w14:paraId="1155C8AE" w14:textId="77777777" w:rsidTr="00030733">
       <w:trPr>
-        <w:trHeight w:val="260"/>
+        <w:trHeight w:val="261"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1617" w:type="dxa"/>
+          <w:tcW w:w="1554" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="74E4814C" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="0316FEAA" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5896" w:type="dxa"/>
+          <w:tcW w:w="4429" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7D41259C" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="24346333" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1857" w:type="dxa"/>
+          <w:tcW w:w="1876" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="474CCC2E" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="08CE7227" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1296" w:type="dxa"/>
+          <w:tcW w:w="1377" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6841D9F3" w14:textId="1025A932" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="00873B08" w:rsidP="004D1E79">
+        <w:p w14:paraId="72FDE562" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-[...42 lines deleted...]
-            <w:t>23</w:t>
+            </w:rPr>
+            <w:t>-</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004D1E79" w:rsidRPr="00827F7E" w14:paraId="6A71CEA6" w14:textId="77777777" w:rsidTr="00873B08">
+    <w:tr w:rsidR="00030733" w:rsidRPr="00964B38" w14:paraId="0AF90B5D" w14:textId="77777777" w:rsidTr="00030733">
       <w:trPr>
-        <w:trHeight w:val="260"/>
+        <w:trHeight w:val="261"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1617" w:type="dxa"/>
+          <w:tcW w:w="1554" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2DE2EF75" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="23007A3A" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5896" w:type="dxa"/>
+          <w:tcW w:w="4429" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="760926BB" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="645DD3B1" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1857" w:type="dxa"/>
+          <w:tcW w:w="1876" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="581FBBDC" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="7E8F1838" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1296" w:type="dxa"/>
+          <w:tcW w:w="1377" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5476BE5D" w14:textId="2CC369F5" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="00873B08" w:rsidP="004D1E79">
+        <w:p w14:paraId="52A12443" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:t>2</w:t>
+            </w:rPr>
+            <w:t>0</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004D1E79" w:rsidRPr="00827F7E" w14:paraId="0EC14659" w14:textId="77777777" w:rsidTr="00873B08">
+    <w:tr w:rsidR="00030733" w:rsidRPr="00964B38" w14:paraId="1FA267A4" w14:textId="77777777" w:rsidTr="00030733">
       <w:trPr>
-        <w:trHeight w:val="260"/>
+        <w:trHeight w:val="261"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1617" w:type="dxa"/>
+          <w:tcW w:w="1554" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2B11A07B" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="0F35AD47" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5896" w:type="dxa"/>
+          <w:tcW w:w="4429" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5E4650EB" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00827F7E" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="19454301" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1857" w:type="dxa"/>
+          <w:tcW w:w="1876" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4A9B3717" w14:textId="77777777" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="11283869" w14:textId="77777777" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1296" w:type="dxa"/>
+          <w:tcW w:w="1377" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3F9D4087" w14:textId="12EC7AEB" w:rsidR="004D1E79" w:rsidRPr="00873B08" w:rsidRDefault="004D1E79" w:rsidP="004D1E79">
+        <w:p w14:paraId="4F08CCB7" w14:textId="3F6B86D4" w:rsidR="00030733" w:rsidRPr="00964B38" w:rsidRDefault="00030733" w:rsidP="00030733">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00852205" w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...4 lines deleted...]
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00852205" w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="00030733">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:t>1</w:t>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00873B08">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="00964B38">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
-              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="33C348E5" w14:textId="77777777" w:rsidR="000302A8" w:rsidRDefault="000302A8">
+  <w:p w14:paraId="64AC62A7" w14:textId="556EF4BB" w:rsidR="00030733" w:rsidRDefault="00030733">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="23A040DA" w14:textId="77777777" w:rsidR="00030733" w:rsidRDefault="00030733">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E40B33E" w14:textId="77777777" w:rsidR="00030733" w:rsidRDefault="00030733">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="572E46AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25C2E1E0"/>
+    <w:lvl w:ilvl="0" w:tplc="D9D4271C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B2862AA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D8801F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AC303238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DDAA7918">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="343AEF62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="130CFA1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="001A33D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E4F04DBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1319651087">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00224195"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00FD05DE"/>
+    <w:rsidRoot w:val="00201D76"/>
+    <w:rsid w:val="00000B2C"/>
+    <w:rsid w:val="0002176E"/>
+    <w:rsid w:val="00030733"/>
+    <w:rsid w:val="001C38EE"/>
+    <w:rsid w:val="00201D76"/>
+    <w:rsid w:val="003B2726"/>
+    <w:rsid w:val="003F485A"/>
+    <w:rsid w:val="007D0F5E"/>
+    <w:rsid w:val="00C136E8"/>
+    <w:rsid w:val="00CC1E90"/>
+    <w:rsid w:val="00FE3580"/>
+    <w:rsid w:val="00FF5ED1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="33C34891"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F098E787-E365-48F0-8446-AEDD6D81BF71}"/>
+  <w14:docId w14:val="5867EAE0"/>
+  <w15:docId w15:val="{1CD9B2FA-DF53-4F0D-A4AD-01629F1D7624}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2902,94 +2648,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -3174,269 +2924,447 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gl1">
+    <w:name w:val="Güçlü1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="DipnotMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:link w:val="DipnotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SonNotBavurusu">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="SonNotMetni">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="SonNotMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SonNotMetniChar">
+    <w:name w:val="Son Not Metni Char"/>
+    <w:link w:val="SonNotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000302A8"/>
+    <w:rsid w:val="00030733"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
     <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000302A8"/>
+    <w:rsid w:val="00030733"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000302A8"/>
+    <w:rsid w:val="00030733"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000302A8"/>
-[...18 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00030733"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3454,65 +3382,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3533,100 +3461,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>880</Characters>
+  <Pages>2</Pages>
+  <Words>283</Words>
+  <Characters>1618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1032</CharactersWithSpaces>
+  <CharactersWithSpaces>1898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>